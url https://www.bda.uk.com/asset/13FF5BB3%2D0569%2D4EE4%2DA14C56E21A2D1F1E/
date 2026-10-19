--- v0 (2026-04-18)
+++ v1 (2026-10-19)
@@ -282,61 +282,61 @@
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve">GA  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <w:pict>
-              <v:shapetype w14:anchorId="6D4BB45D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6D4BB45D">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textbox 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:325.7pt;margin-top:16.75pt;width:235.8pt;height:19.65pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwWqVNwgEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNNlqG9Go6Qq2WoS0&#10;AqSFD3Acu7FwPMbjNunfM3bTdgU3RA7OOPP8PO/NZPMwDZYdVUADruF3i5Iz5SR0xu0b/uP707v3&#10;nGEUrhMWnGr4SSF/2L59sxl9rZbQg+1UYETisB59w/sYfV0UKHs1CFyAV46SGsIgIm3DvuiCGIl9&#10;sMWyLKtihND5AFIh0tfdOcm3mV9rJeNXrVFFZhtOtcW8hry2aS22G1Hvg/C9kXMZ4h+qGIRxdOmV&#10;aieiYIdg/qIajAyAoONCwlCA1kaqrIHU3JV/qHnphVdZC5mD/moT/j9a+eX44r8FFqePMFEDswj0&#10;zyB/InlTjB7rGZM8xRoJnYROOgzpTRIYHSRvT1c/1RSZpI/L9fq+qiglKbe8X69Wq2R4cTvtA8ZP&#10;CgaWgoYH6leuQByfMZ6hF0i6zDo2Nrwq19W5TrCmezLWphyGfftoAzuK1Or8zJfha1ii2wnsz7ic&#10;mmHWzXrPEpPYOLUTVZHCFroT+TTSqDQcfx1EUJzZz456kebqEoRL0F6CEO0j5OlLVTr4cIigTRZ3&#10;451vpiZne+aBTFP0ep9Rt99m+xsAAP//AwBQSwMEFAAGAAgAAAAhAADxw87fAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo82jTKmRSoUhlwwLR9gPcZJpExGMTu2n697gr&#10;WI7m6N5zi+2sBzHR6HrDCPEiAkFcm6bnFuF42L1sQDivuFGDYUK4kYNt+fhQqLwxV/6iae9bEULY&#10;5Qqh897mUrq6I63cwlji8DubUSsfzrGVzaiuIVwPMomiTGrVc2jolKWqo/p7f9EI758H73/i45Ld&#10;x7RbV5nNbpVFfH6a315BeJr9Hwx3/aAOZXA6mQs3TgwI2SpeBhQhTVcg7kCcpGHdCWGdbECWhfw/&#10;ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMFqlTcIBAAB+AwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAPHDzt8AAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" filled="f" strokeweight=".48pt">
+              <v:shape id="Textbox 5" style="position:absolute;margin-left:325.7pt;margin-top:16.75pt;width:235.8pt;height:19.65pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" strokeweight=".48pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwWqVNwgEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNNlqG9Go6Qq2WoS0&#10;AqSFD3Acu7FwPMbjNunfM3bTdgU3RA7OOPP8PO/NZPMwDZYdVUADruF3i5Iz5SR0xu0b/uP707v3&#10;nGEUrhMWnGr4SSF/2L59sxl9rZbQg+1UYETisB59w/sYfV0UKHs1CFyAV46SGsIgIm3DvuiCGIl9&#10;sMWyLKtihND5AFIh0tfdOcm3mV9rJeNXrVFFZhtOtcW8hry2aS22G1Hvg/C9kXMZ4h+qGIRxdOmV&#10;aieiYIdg/qIajAyAoONCwlCA1kaqrIHU3JV/qHnphVdZC5mD/moT/j9a+eX44r8FFqePMFEDswj0&#10;zyB/InlTjB7rGZM8xRoJnYROOgzpTRIYHSRvT1c/1RSZpI/L9fq+qiglKbe8X69Wq2R4cTvtA8ZP&#10;CgaWgoYH6leuQByfMZ6hF0i6zDo2Nrwq19W5TrCmezLWphyGfftoAzuK1Or8zJfha1ii2wnsz7ic&#10;mmHWzXrPEpPYOLUTVZHCFroT+TTSqDQcfx1EUJzZz456kebqEoRL0F6CEO0j5OlLVTr4cIigTRZ3&#10;451vpiZne+aBTFP0ep9Rt99m+xsAAP//AwBQSwMEFAAGAAgAAAAhAADxw87fAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo82jTKmRSoUhlwwLR9gPcZJpExGMTu2n697gr&#10;WI7m6N5zi+2sBzHR6HrDCPEiAkFcm6bnFuF42L1sQDivuFGDYUK4kYNt+fhQqLwxV/6iae9bEULY&#10;5Qqh897mUrq6I63cwlji8DubUSsfzrGVzaiuIVwPMomiTGrVc2jolKWqo/p7f9EI758H73/i45Ld&#10;x7RbV5nNbpVFfH6a315BeJr9Hwx3/aAOZXA6mQs3TgwI2SpeBhQhTVcg7kCcpGHdCWGdbECWhfw/&#10;ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMFqlTcIBAAB+AwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAPHDzt8AAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="5ABB6D2D" w14:textId="77777777" w:rsidR="00AF6872" w:rsidRDefault="00AF6872">
+                    <w:p w:rsidR="00AF6872" w:rsidRDefault="00AF6872" w14:paraId="5ABB6D2D" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                         </w:rPr>
                         <w:t>(Office</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:spacing w:val="-9"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                         </w:rPr>
                         <w:t>use)</w:t>
                       </w:r>
                       <w:r>
@@ -425,62 +425,66 @@
       <w:r w:rsidRPr="00EE5179">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5179">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5179">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5179">
         <w:t>form,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5179">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4BB380" w14:textId="03EF70F2" w:rsidR="007B7CA1" w:rsidRPr="00BA2FB7" w:rsidRDefault="008B43FF">
+    <w:p w14:paraId="6D4BB380" w14:textId="252510F8" w:rsidR="007B7CA1" w:rsidRPr="00DA5293" w:rsidRDefault="008B43FF" w:rsidP="00DA5293">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="646"/>
         </w:tabs>
         <w:spacing w:before="119" w:line="293" w:lineRule="exact"/>
         <w:ind w:left="646" w:hanging="489"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2FB7">
         <w:t>CVs</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:t>main</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -524,50 +528,63 @@
         <w:t>applicants</w:t>
       </w:r>
       <w:r w:rsidR="00AF16F6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="00047950">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00047950" w:rsidRPr="00047950">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>maximum 2 sides of A4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4BB381" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="00BA2FB7" w:rsidRDefault="008B43FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="646" w:hanging="489"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA2FB7">
         <w:t>Flowcharts</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2FB7">
         <w:t>and/or</w:t>
@@ -7758,51 +7775,51 @@
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2889"/>
         <w:gridCol w:w="8455"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB42A" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB42A" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CA7C118" w14:textId="4D179459" w:rsidR="000319EE" w:rsidRPr="00EE5179" w:rsidRDefault="00C27979" w:rsidP="00C27979">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5179">
@@ -9672,149 +9689,359 @@
                   <w:tcW w:w="516" w:type="pct"/>
                 </w:tcPr>
                 <w:p w14:paraId="6815EA2F" w14:textId="38B7BB97" w:rsidR="00261226" w:rsidRPr="00B70C19" w:rsidRDefault="00261226" w:rsidP="00261226">
                   <w:pPr>
                     <w:pStyle w:val="TableParagraph"/>
                     <w:spacing w:line="312" w:lineRule="exact"/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B70C19">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t>£</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="605789C2" w14:textId="77777777" w:rsidR="00C27979" w:rsidRPr="00EE5179" w:rsidRDefault="00C27979" w:rsidP="00C27979">
+          <w:p w14:paraId="605789C2" w14:textId="77777777" w:rsidR="00C27979" w:rsidRPr="00EE5179" w:rsidRDefault="00C27979" w:rsidP="765B6277">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D4BB429" w14:textId="7C0BA5DB" w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w:rsidRDefault="008B43FF" w:rsidP="0028103B">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE834BE" w14:textId="4873A472" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53DDBD58" w14:textId="6C53734D" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA08AC8" w14:textId="7E6BE08B" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FE33AD6" w14:textId="480C7AF5" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677C4527" w14:textId="31CFD7CC" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39CED811" w14:textId="49D69023" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05E5B855" w14:textId="6990A8AA" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A7FE8E3" w14:textId="76E59952" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36527A30" w14:textId="06F568B1" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C3A0A09" w14:textId="0CE08F56" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C728870" w14:textId="7AF7AC77" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F1F7CA3" w14:textId="629AE8DE" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05CD07CE" w14:textId="306EF8E1" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="629176A0" w14:textId="5123A3A7" w:rsidR="765B6277" w:rsidRDefault="765B6277" w:rsidP="765B6277">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18347206" w14:textId="77777777" w:rsidR="00390536" w:rsidRDefault="00390536" w:rsidP="0028103B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="120" w:line="312" w:lineRule="exact"/>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Schedule</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE5179">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EBBEC52" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRDefault="008B43FF" w:rsidP="0028103B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="120" w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C27979" w:rsidRPr="00EE5179">
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5179">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Schedule</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27979" w:rsidRPr="00EE5179">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
               <w:t>B</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6D4BB429" w14:textId="0CFB1A81" w:rsidR="00390536" w:rsidRPr="00EE5179" w:rsidRDefault="00390536" w:rsidP="007F7CC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB42C" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB42C" w14:textId="77777777" w:rsidTr="004C70BC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5F4FF"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4BB42B" w14:textId="0343F86C" w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w:rsidRDefault="008B43FF">
+          <w:p w14:paraId="6D4BB42B" w14:textId="0343F86C" w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w:rsidRDefault="008B43FF" w:rsidP="004C70BC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="129"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sponsoring</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00934A55" w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB42E" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB42E" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB42D" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:t>Description</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9824,89 +10051,91 @@
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:t>sponsoring</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB430" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB430" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="1620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB42F" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB432" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB432" w14:textId="77777777" w:rsidTr="004C70BC">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5F4FF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4BB431" w14:textId="59ADB77C" w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w:rsidRDefault="008B43FF">
+          <w:p w14:paraId="6D4BB431" w14:textId="54F18773" w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w:rsidRDefault="008B43FF" w:rsidP="004C70BC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -10065,318 +10294,318 @@
               <w:t>Head</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Department)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB435" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB435" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB433" w14:textId="7864FE30" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="0012326D" w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB434" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB438" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB438" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB436" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:t>Job</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB437" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB43C" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB43C" w14:textId="77777777" w:rsidTr="00747CF6">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB439" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="46"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D4BB43A" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
-              <w:lastRenderedPageBreak/>
               <w:t>Employment</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4BB43B" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
+          <w:p w14:paraId="6D4BB43B" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1" w:rsidP="00747CF6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB43F" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB43F" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB43D" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB43E" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB442" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB442" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB440" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB441" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB445" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB445" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB443" w14:textId="331F389F" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="0028103B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4BB444" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB447" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB447" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5F4FF"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB446" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5179">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -10531,237 +10760,237 @@
               <w:t>different</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB44A" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB44A" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB448" w14:textId="55787817" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="0012326D" w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB449" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB44D" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB44D" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB44B" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:t>Job</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB44C" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB451" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB451" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB44E" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="49"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D4BB44F" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:t>Employment</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB450" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB454" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB454" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB452" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB453" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB457" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB457" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB455" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="008B43FF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3727" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB456" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="007B7CA1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB45A" w14:textId="77777777" w:rsidTr="7B896352">
+      <w:tr w:rsidR="007B7CA1" w:rsidRPr="00EE5179" w14:paraId="6D4BB45A" w14:textId="77777777" w:rsidTr="765B6277">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4BB458" w14:textId="6D3BFCE8" w:rsidR="007B7CA1" w:rsidRPr="002950F8" w:rsidRDefault="0012326D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
             </w:pPr>
             <w:r w:rsidRPr="002950F8">
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidRPr="002950F8">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10773,58 +11002,58 @@
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D4BB45B" w14:textId="77777777" w:rsidR="00E85D39" w:rsidRDefault="00E85D39" w:rsidP="00AB0152">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B5E8ED"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E85D39">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="780" w:right="283" w:bottom="520" w:left="283" w:header="0" w:footer="335" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F0B04E6" w14:textId="77777777" w:rsidR="00EE609E" w:rsidRDefault="00EE609E">
+    <w:p w14:paraId="5584F951" w14:textId="77777777" w:rsidR="006D4D2D" w:rsidRDefault="006D4D2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BBC2A17" w14:textId="77777777" w:rsidR="00EE609E" w:rsidRDefault="00EE609E">
+    <w:p w14:paraId="41658755" w14:textId="77777777" w:rsidR="006D4D2D" w:rsidRDefault="006D4D2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -10835,51 +11064,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D4BB45F" w14:textId="1D296B74" w:rsidR="007B7CA1" w:rsidRDefault="008B43FF">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -10950,60 +11178,60 @@
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="6D4BB460" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6D4BB460">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:33pt;margin-top:814.15pt;width:12.05pt;height:12.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVFuqKkgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvRfYPwi6L3JbtCuMOEW7YsOA&#10;Yi3Q7QMUWYqNWqJGKrHz96NUJxm229ALTZnU43uPWt5OfhA7i9RDaOT5opLCBgNtHzaN/Pnjy8cb&#10;KSjp0OoBgm3k3pK8XX04W46xthfQwdBaFAwSqB5jI7uUYq0Umc56TQuINnDRAXqd+Igb1aIeGd0P&#10;6qKqrtUI2EYEY4n478NbUa4KvnPWpCfnyCYxNJK5pRKxxHWOarXU9QZ17Hoz09D/wcLrPvDQI9SD&#10;Tlpssf8HyvcGgcClhQGvwLne2KKB1ZxXf6l56XS0RQubQ/FoE70frPm+e4nPKNJ0DxMvsIig+Ajm&#10;ldgbNUaq557sKdXE3Vno5NDnL0sQfJG93R/9tFMSJqNdXVaXV1IYLnF+/an4rU6XI1L6asGLnDQS&#10;eV2FgN49UsrjdX1ombm8jc9E0rSeuCWna2j3rGHkNTaSfm01WimGb4F9yjs/JHhI1ocE0/AZysvI&#10;UgLcbRO4vkw+4c6TeQGF0PxY8ob/PJeu05Ne/QYAAP//AwBQSwMEFAAGAAgAAAAhAAHFcbffAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3aBabYhTVQhOSIg0HDg6sZtY&#10;jdchdtvw92xPcNzZ0cybYjv7gZ3tFF1ABcuFAGaxDcZhp+Czfn1YA4tJo9FDQKvgx0bYlrc3hc5N&#10;uGBlz/vUMQrBmGsFfUpjznlse+t1XITRIv0OYfI60Tl13Ez6QuF+4JkQknvtkBp6Pdrn3rbH/ckr&#10;2H1h9eK+35uP6lC5ut4IfJNHpe7v5t0TsGTn9GeGKz6hQ0lMTTihiWxQICVNSaTLbP0IjBwbsQTW&#10;XJVVtgJeFvz/hvIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlRbqipIBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAcVxt98AAAALAQAA&#10;DwAAAAAAAAAAAAAAAADsAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" style="position:absolute;margin-left:33pt;margin-top:814.15pt;width:12.05pt;height:12.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVFuqKkgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvRfYPwi6L3JbtCuMOEW7YsOA&#10;Yi3Q7QMUWYqNWqJGKrHz96NUJxm229ALTZnU43uPWt5OfhA7i9RDaOT5opLCBgNtHzaN/Pnjy8cb&#10;KSjp0OoBgm3k3pK8XX04W46xthfQwdBaFAwSqB5jI7uUYq0Umc56TQuINnDRAXqd+Igb1aIeGd0P&#10;6qKqrtUI2EYEY4n478NbUa4KvnPWpCfnyCYxNJK5pRKxxHWOarXU9QZ17Hoz09D/wcLrPvDQI9SD&#10;Tlpssf8HyvcGgcClhQGvwLne2KKB1ZxXf6l56XS0RQubQ/FoE70frPm+e4nPKNJ0DxMvsIig+Ajm&#10;ldgbNUaq557sKdXE3Vno5NDnL0sQfJG93R/9tFMSJqNdXVaXV1IYLnF+/an4rU6XI1L6asGLnDQS&#10;eV2FgN49UsrjdX1ombm8jc9E0rSeuCWna2j3rGHkNTaSfm01WimGb4F9yjs/JHhI1ocE0/AZysvI&#10;UgLcbRO4vkw+4c6TeQGF0PxY8ob/PJeu05Ne/QYAAP//AwBQSwMEFAAGAAgAAAAhAAHFcbffAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3aBabYhTVQhOSIg0HDg6sZtY&#10;jdchdtvw92xPcNzZ0cybYjv7gZ3tFF1ABcuFAGaxDcZhp+Czfn1YA4tJo9FDQKvgx0bYlrc3hc5N&#10;uGBlz/vUMQrBmGsFfUpjznlse+t1XITRIv0OYfI60Tl13Ez6QuF+4JkQknvtkBp6Pdrn3rbH/ckr&#10;2H1h9eK+35uP6lC5ut4IfJNHpe7v5t0TsGTn9GeGKz6hQ0lMTTihiWxQICVNSaTLbP0IjBwbsQTW&#10;XJVVtgJeFvz/hvIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlRbqipIBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAcVxt98AAAALAQAA&#10;DwAAAAAAAAAAAAAAAADsAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D4BB467" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRDefault="008B43FF">
+                  <w:p w:rsidR="007B7CA1" w:rsidRDefault="008B43FF" w14:paraId="6D4BB467" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="18"/>
@@ -11082,56 +11310,56 @@
                             </w:rPr>
                           </w:pPr>
                           <w:hyperlink r:id="rId1">
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="18"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t>get@bda.uk.com</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shape w14:anchorId="6D4BB462" id="Textbox 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:226.55pt;margin-top:814.15pt;width:70.2pt;height:12.1pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0a0uDlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvxEmhpayyqYAKhFQB&#10;UuEDHK+dtVh7zIyT3fw9Y3eTILghLuOxZ/z83huv76YwiINF8hBbuVospbDRQOfjrpXfv314cSsF&#10;ZR07PUC0rTxakneb58/WY2rsFfQwdBYFg0RqxtTKPufUKEWmt0HTApKNXHSAQWfe4k51qEdGD4O6&#10;Wi5v1AjYJQRjifj0/qkoNxXfOWvyF+fIZjG0krnlGrHGbYlqs9bNDnXqvZlp6H9gEbSP/OgZ6l5n&#10;Lfbo/4IK3iAQuLwwEBQ4542tGljNavmHmsdeJ1u1sDmUzjbR/4M1nw+P6SuKPL2DiQdYRVB6APOD&#10;2Bs1JmrmnuIpNcTdRejkMJSVJQi+yN4ez37aKQvDh7dvVtevuGK4tLp+efO6+q0ulxNS/mghiJK0&#10;EnlclYA+PFAuz+vm1DJzeXq+EMnTdhK+K5y5s5xsoTuylJGn2Ur6uddopRg+RbarjP6U4CnZnhLM&#10;w3uoH6QoivB2n8H5SuCCOxPgOVRe858pg/59X7suP3vzCwAA//8DAFBLAwQUAAYACAAAACEAR28a&#10;+OIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdS6utNJ0mBCekaV05&#10;cEwbr43WOKXJtvL2ZCc42v+n35+LzWwGdsHJaUsClosIGFJrlaZOwGf9/rQC5rwkJQdLKOAHHWzK&#10;+7tC5speqcLLwXcslJDLpYDe+zHn3LU9GukWdkQK2dFORvowTh1Xk7yGcjPwOIoybqSmcKGXI772&#10;2J4OZyNg+0XVm/7eNfvqWOm6Xkf0kZ2EeHyYty/APM7+D4abflCHMjg19kzKsUHAc5osAxqCLF4l&#10;wAKSrpMUWHNbpXEKvCz4/y/KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0a0uDlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHbxr4&#10;4gAAAA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 2" style="position:absolute;margin-left:226.55pt;margin-top:814.15pt;width:70.2pt;height:12.1pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0a0uDlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvxEmhpayyqYAKhFQB&#10;UuEDHK+dtVh7zIyT3fw9Y3eTILghLuOxZ/z83huv76YwiINF8hBbuVospbDRQOfjrpXfv314cSsF&#10;ZR07PUC0rTxakneb58/WY2rsFfQwdBYFg0RqxtTKPufUKEWmt0HTApKNXHSAQWfe4k51qEdGD4O6&#10;Wi5v1AjYJQRjifj0/qkoNxXfOWvyF+fIZjG0krnlGrHGbYlqs9bNDnXqvZlp6H9gEbSP/OgZ6l5n&#10;Lfbo/4IK3iAQuLwwEBQ4542tGljNavmHmsdeJ1u1sDmUzjbR/4M1nw+P6SuKPL2DiQdYRVB6APOD&#10;2Bs1JmrmnuIpNcTdRejkMJSVJQi+yN4ez37aKQvDh7dvVtevuGK4tLp+efO6+q0ulxNS/mghiJK0&#10;EnlclYA+PFAuz+vm1DJzeXq+EMnTdhK+K5y5s5xsoTuylJGn2Ur6uddopRg+RbarjP6U4CnZnhLM&#10;w3uoH6QoivB2n8H5SuCCOxPgOVRe858pg/59X7suP3vzCwAA//8DAFBLAwQUAAYACAAAACEAR28a&#10;+OIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdS6utNJ0mBCekaV05&#10;cEwbr43WOKXJtvL2ZCc42v+n35+LzWwGdsHJaUsClosIGFJrlaZOwGf9/rQC5rwkJQdLKOAHHWzK&#10;+7tC5speqcLLwXcslJDLpYDe+zHn3LU9GukWdkQK2dFORvowTh1Xk7yGcjPwOIoybqSmcKGXI772&#10;2J4OZyNg+0XVm/7eNfvqWOm6Xkf0kZ2EeHyYty/APM7+D4abflCHMjg19kzKsUHAc5osAxqCLF4l&#10;wAKSrpMUWHNbpXEKvCz4/y/KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0a0uDlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHbxr4&#10;4gAAAA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" w14:anchorId="6D4BB462">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D4BB468" w14:textId="77777777" w:rsidR="007B7CA1" w:rsidRDefault="007B7CA1">
+                  <w:p w:rsidR="007B7CA1" w:rsidRDefault="007B7CA1" w14:paraId="6D4BB468" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:hyperlink r:id="rId2">
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="18"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>get@bda.uk.com</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
@@ -11254,60 +11482,60 @@
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6C9C5E58" w14:textId="77777777" w:rsidR="003E4CB9" w:rsidRDefault="003E4CB9">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="6D4BB464" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6D4BB464">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:422.9pt;margin-top:814.15pt;width:137.35pt;height:12.1pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5zkfVmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uGyEQvlfqOyDu9dqOk1Qrr6O2UatK&#10;URsp7QNgFryoC0NnsHf99h3I2q6SW9ULDDB8fD+s70bfi4NBchAauZjNpTBBQ+vCrpE/f3x+914K&#10;Siq0qodgGnk0JO82b9+sh1ibJXTQtwYFgwSqh9jILqVYVxXpznhFM4gm8KEF9CrxEndVi2pgdN9X&#10;y/n8phoA24igDRHv3j8fyk3Bt9bo9N1aMkn0jWRuqYxYxm0eq81a1TtUsXN6oqH+gYVXLvCjZ6h7&#10;lZTYo3sF5Z1GILBppsFXYK3TpmhgNYv5CzVPnYqmaGFzKJ5tov8Hq78dnuIjijR+hJEDLCIoPoD+&#10;RexNNUSqp57sKdXE3VnoaNHnmSUIvsjeHs9+mjEJndFuV6ur1bUUms8W11c3t8Xw6nI7IqUvBrzI&#10;RSOR8yoM1OGBUn5f1aeWiczz+5lJGrejcG0jlznFvLOF9shaBo6zkfR7r9BI0X8N7FfO/lTgqdie&#10;Ckz9Jyg/JEsK8GGfwLpC4II7EeAgCq/p0+Sk/16XrsvX3vwBAAD//wMAUEsDBBQABgAIAAAAIQBh&#10;DGSK5gAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWLpCq9I1nSb+nJAQ&#10;XTlwTJusjdY4pcm28u1xT3CxZD/7+feK7WwHdtaTNw4FrFcRMI2tUwY7AZ/1610GzAeJSg4OtYAf&#10;7WFbXl8VMlfugpU+70PHyAR9LgX0IYw5577ttZV+5UaNpB3cZGWgduq4muSFzO3A4yhKuZUG6UMv&#10;R/3U6/a4P1kBuy+sXsz3e/NRHSpT148RvqVHIW5v5ucNld0GWNBz+LuAJQPxQ0lgjTuh8mwQkD0k&#10;xB9ISOPsHtiyso6jBFizzJI4AV4W/H+W8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5&#10;zkfVmQEAACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBhDGSK5gAAABMBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 3" style="position:absolute;margin-left:422.9pt;margin-top:814.15pt;width:137.35pt;height:12.1pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1029" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5zkfVmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uGyEQvlfqOyDu9dqOk1Qrr6O2UatK&#10;URsp7QNgFryoC0NnsHf99h3I2q6SW9ULDDB8fD+s70bfi4NBchAauZjNpTBBQ+vCrpE/f3x+914K&#10;Siq0qodgGnk0JO82b9+sh1ibJXTQtwYFgwSqh9jILqVYVxXpznhFM4gm8KEF9CrxEndVi2pgdN9X&#10;y/n8phoA24igDRHv3j8fyk3Bt9bo9N1aMkn0jWRuqYxYxm0eq81a1TtUsXN6oqH+gYVXLvCjZ6h7&#10;lZTYo3sF5Z1GILBppsFXYK3TpmhgNYv5CzVPnYqmaGFzKJ5tov8Hq78dnuIjijR+hJEDLCIoPoD+&#10;RexNNUSqp57sKdXE3VnoaNHnmSUIvsjeHs9+mjEJndFuV6ur1bUUms8W11c3t8Xw6nI7IqUvBrzI&#10;RSOR8yoM1OGBUn5f1aeWiczz+5lJGrejcG0jlznFvLOF9shaBo6zkfR7r9BI0X8N7FfO/lTgqdie&#10;Ckz9Jyg/JEsK8GGfwLpC4II7EeAgCq/p0+Sk/16XrsvX3vwBAAD//wMAUEsDBBQABgAIAAAAIQBh&#10;DGSK5gAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWLpCq9I1nSb+nJAQ&#10;XTlwTJusjdY4pcm28u1xT3CxZD/7+feK7WwHdtaTNw4FrFcRMI2tUwY7AZ/1610GzAeJSg4OtYAf&#10;7WFbXl8VMlfugpU+70PHyAR9LgX0IYw5577ttZV+5UaNpB3cZGWgduq4muSFzO3A4yhKuZUG6UMv&#10;R/3U6/a4P1kBuy+sXsz3e/NRHSpT148RvqVHIW5v5ucNld0GWNBz+LuAJQPxQ0lgjTuh8mwQkD0k&#10;xB9ISOPsHtiyso6jBFizzJI4AV4W/H+W8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5&#10;zkfVmQEAACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBhDGSK5gAAABMBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D4BB469" w14:textId="45C9E23D" w:rsidR="007B7CA1" w:rsidRDefault="008B43FF">
+                  <w:p w:rsidR="007B7CA1" w:rsidRDefault="008B43FF" w14:paraId="6D4BB469" w14:textId="45C9E23D">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>GET</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
@@ -11339,82 +11567,82 @@
                       </w:rPr>
                       <w:t>Form</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="003E4CB9">
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>202</w:t>
                     </w:r>
                     <w:r w:rsidR="00C27979">
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6C9C5E58" w14:textId="77777777" w:rsidR="003E4CB9" w:rsidRDefault="003E4CB9">
+                  <w:p w:rsidR="003E4CB9" w:rsidRDefault="003E4CB9" w14:paraId="6C9C5E58" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6085DE8F" w14:textId="77777777" w:rsidR="00EE609E" w:rsidRDefault="00EE609E">
+    <w:p w14:paraId="7F6E28D3" w14:textId="77777777" w:rsidR="006D4D2D" w:rsidRDefault="006D4D2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51D5FA41" w14:textId="77777777" w:rsidR="00EE609E" w:rsidRDefault="00EE609E">
+    <w:p w14:paraId="5446A102" w14:textId="77777777" w:rsidR="006D4D2D" w:rsidRDefault="006D4D2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_PFcmoasQ" int2:invalidationBookmarkName="" int2:hashCode="3LP288qalePFyQ" int2:id="k6SKxiKz">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C305277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -11647,212 +11875,224 @@
     <w:lvl w:ilvl="8" w:tplc="D2C69D86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9200" w:hanging="490"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="904527874">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2051952703">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00653B6C"/>
     <w:rsid w:val="0000109B"/>
     <w:rsid w:val="00001929"/>
     <w:rsid w:val="000031AC"/>
     <w:rsid w:val="0000432B"/>
     <w:rsid w:val="000112C1"/>
     <w:rsid w:val="000319EE"/>
     <w:rsid w:val="00044BF9"/>
+    <w:rsid w:val="00047950"/>
     <w:rsid w:val="00055D94"/>
     <w:rsid w:val="000654CE"/>
     <w:rsid w:val="0008375D"/>
     <w:rsid w:val="00094A91"/>
     <w:rsid w:val="00097B90"/>
     <w:rsid w:val="000A78B6"/>
     <w:rsid w:val="000D1A09"/>
     <w:rsid w:val="000E15F2"/>
     <w:rsid w:val="0012326D"/>
     <w:rsid w:val="0012655F"/>
     <w:rsid w:val="00127589"/>
     <w:rsid w:val="001A3854"/>
     <w:rsid w:val="001B3D0A"/>
     <w:rsid w:val="00261226"/>
     <w:rsid w:val="002704C5"/>
     <w:rsid w:val="0028103B"/>
     <w:rsid w:val="002950F8"/>
     <w:rsid w:val="002B1D78"/>
+    <w:rsid w:val="0034296A"/>
     <w:rsid w:val="00352136"/>
     <w:rsid w:val="00374754"/>
+    <w:rsid w:val="00390536"/>
     <w:rsid w:val="003A76C8"/>
     <w:rsid w:val="003C65C0"/>
     <w:rsid w:val="003E4CB9"/>
     <w:rsid w:val="004208CF"/>
     <w:rsid w:val="00442151"/>
     <w:rsid w:val="00450A5C"/>
     <w:rsid w:val="004B4B07"/>
     <w:rsid w:val="004B5D12"/>
     <w:rsid w:val="004B6159"/>
     <w:rsid w:val="004C2130"/>
+    <w:rsid w:val="004C70BC"/>
     <w:rsid w:val="005133DD"/>
     <w:rsid w:val="00535093"/>
     <w:rsid w:val="0054289B"/>
     <w:rsid w:val="005A0B75"/>
     <w:rsid w:val="005B46E5"/>
     <w:rsid w:val="005E6C56"/>
     <w:rsid w:val="0062B90E"/>
     <w:rsid w:val="00653B6C"/>
+    <w:rsid w:val="006D4D2D"/>
+    <w:rsid w:val="00747CF6"/>
     <w:rsid w:val="00787D34"/>
     <w:rsid w:val="007B7CA1"/>
     <w:rsid w:val="007C2B43"/>
     <w:rsid w:val="007C42FB"/>
     <w:rsid w:val="007F0ADA"/>
+    <w:rsid w:val="007F7CC0"/>
     <w:rsid w:val="00820170"/>
     <w:rsid w:val="00853C50"/>
     <w:rsid w:val="008625DB"/>
     <w:rsid w:val="00863AF8"/>
     <w:rsid w:val="00886CE7"/>
     <w:rsid w:val="00890AE5"/>
     <w:rsid w:val="008A11CF"/>
     <w:rsid w:val="008B3D4E"/>
     <w:rsid w:val="008B43FF"/>
     <w:rsid w:val="008D2AE6"/>
     <w:rsid w:val="008F1569"/>
     <w:rsid w:val="008F4849"/>
     <w:rsid w:val="00903AB8"/>
     <w:rsid w:val="00934A55"/>
     <w:rsid w:val="00942F26"/>
     <w:rsid w:val="00947873"/>
     <w:rsid w:val="00973181"/>
     <w:rsid w:val="00975727"/>
     <w:rsid w:val="0098228E"/>
     <w:rsid w:val="009919B1"/>
     <w:rsid w:val="009A28C5"/>
     <w:rsid w:val="009D0FB2"/>
     <w:rsid w:val="009E46B1"/>
     <w:rsid w:val="00A01D0E"/>
     <w:rsid w:val="00A064C9"/>
     <w:rsid w:val="00A47102"/>
     <w:rsid w:val="00A70A99"/>
     <w:rsid w:val="00A760B3"/>
     <w:rsid w:val="00A77F98"/>
     <w:rsid w:val="00A85D80"/>
     <w:rsid w:val="00A9684D"/>
     <w:rsid w:val="00AA5460"/>
     <w:rsid w:val="00AB0152"/>
     <w:rsid w:val="00AE5282"/>
     <w:rsid w:val="00AF16F6"/>
     <w:rsid w:val="00AF6872"/>
     <w:rsid w:val="00B23D15"/>
     <w:rsid w:val="00B70C19"/>
     <w:rsid w:val="00B82DCB"/>
     <w:rsid w:val="00BA1FF9"/>
     <w:rsid w:val="00BA2FB7"/>
     <w:rsid w:val="00BA57A6"/>
     <w:rsid w:val="00BC3AD0"/>
     <w:rsid w:val="00BD534B"/>
     <w:rsid w:val="00BF3720"/>
     <w:rsid w:val="00BF53B8"/>
     <w:rsid w:val="00C017C2"/>
     <w:rsid w:val="00C1064D"/>
+    <w:rsid w:val="00C13030"/>
     <w:rsid w:val="00C27979"/>
     <w:rsid w:val="00C52CFB"/>
     <w:rsid w:val="00C726A0"/>
+    <w:rsid w:val="00C903D6"/>
     <w:rsid w:val="00C95D76"/>
     <w:rsid w:val="00C97CE3"/>
     <w:rsid w:val="00CD01A5"/>
     <w:rsid w:val="00D22661"/>
     <w:rsid w:val="00D57F6A"/>
     <w:rsid w:val="00D911C9"/>
+    <w:rsid w:val="00DA5293"/>
     <w:rsid w:val="00DB6290"/>
     <w:rsid w:val="00DC5915"/>
     <w:rsid w:val="00E529D5"/>
     <w:rsid w:val="00E854A5"/>
     <w:rsid w:val="00E85D39"/>
+    <w:rsid w:val="00E92B4E"/>
     <w:rsid w:val="00EB4C80"/>
     <w:rsid w:val="00EB7AE1"/>
     <w:rsid w:val="00EE5179"/>
     <w:rsid w:val="00EE609E"/>
+    <w:rsid w:val="00F072F8"/>
     <w:rsid w:val="00F179C3"/>
     <w:rsid w:val="00F35BC8"/>
     <w:rsid w:val="00F574CC"/>
     <w:rsid w:val="00F97BA8"/>
     <w:rsid w:val="00FB7A8C"/>
     <w:rsid w:val="1264EDB0"/>
     <w:rsid w:val="19CE28EE"/>
     <w:rsid w:val="1A6A6F80"/>
     <w:rsid w:val="1AC6089B"/>
     <w:rsid w:val="23BF839A"/>
     <w:rsid w:val="32804951"/>
     <w:rsid w:val="39E4CD18"/>
     <w:rsid w:val="3CF524D1"/>
     <w:rsid w:val="3D639B4C"/>
     <w:rsid w:val="405D25F7"/>
     <w:rsid w:val="56F5C0FB"/>
     <w:rsid w:val="5EBDBB3E"/>
     <w:rsid w:val="68A83AC8"/>
     <w:rsid w:val="6F8467B4"/>
+    <w:rsid w:val="765B6277"/>
     <w:rsid w:val="7B896352"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -12281,51 +12521,50 @@
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="244"/>
       <w:ind w:left="157"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -12993,75 +13232,60 @@
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="35b459ec-9e27-43e1-9885-15f9745bd626"/>
     <ds:schemaRef ds:uri="d88dfa87-d8dc-4f62-9cbb-b0759a7435cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{93e6beba-c4aa-4731-af5d-d735b097eadb}" enabled="0" method="" siteId="{93e6beba-c4aa-4731-af5d-d735b097eadb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>990</Words>
-  <Characters>5648</Characters>
+  <Words>996</Words>
+  <Characters>5681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6625</CharactersWithSpaces>
+  <CharactersWithSpaces>6664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joelle O’Toole</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C369FBDB8BC954FA59DA1C39D82BFFE</vt:lpwstr>
   </property>