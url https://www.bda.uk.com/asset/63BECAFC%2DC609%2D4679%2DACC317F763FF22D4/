--- v0 (2026-05-27)
+++ v1 (2026-07-06)
@@ -4,87 +4,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72F102E1" w14:textId="77777777" w:rsidR="00800509" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="72F102E1" w14:textId="77777777" w:rsidR="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Innovation in the Allied Health Professions: Service Manager Views on the Implementation of Prescribing by Dietitians</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428A46BC" w14:textId="77777777" w:rsidR="009664C9" w:rsidRPr="00DD08B1" w:rsidRDefault="009664C9" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="428A46BC" w14:textId="77777777" w:rsidR="009664C9" w:rsidRPr="00DD08B1" w:rsidRDefault="009664C9" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="230853BF" w14:textId="77777777" w:rsidR="00800509" w:rsidRPr="00183E24" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="230853BF" w14:textId="77777777" w:rsidR="00800509" w:rsidRPr="00183E24" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>K Hart</w:t>
       </w:r>
       <w:r w:rsidRPr="00183E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00183E24">
         <w:rPr>
@@ -150,53 +150,53 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00183E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> &amp; N Carey</w:t>
       </w:r>
       <w:r w:rsidRPr="00183E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AF5FF9" w14:textId="7375AEA4" w:rsidR="00800509" w:rsidRDefault="35EFFEDE" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="21AF5FF9" w14:textId="7375AEA4" w:rsidR="00800509" w:rsidRDefault="35EFFEDE" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="719BA9F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="719BA9F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">School of Biosciences &amp; Medicine, University of Surrey, Guildford, GU2 7XH </w:t>
       </w:r>
       <w:r w:rsidRPr="719BA9F0">
         <w:rPr>
@@ -211,116 +211,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">School of Health Sciences, University of Surrey, Guildford, GU2 7XH </w:t>
       </w:r>
       <w:r w:rsidRPr="719BA9F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="719BA9F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Nursing and Midwifery, University of the Highlands and Islands, Inverness IV2 3JH </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5E3B1A" w14:textId="32C9AED1" w:rsidR="00800509" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0A5E3B1A" w14:textId="32C9AED1" w:rsidR="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7E41BE" w14:textId="5C25C9CA" w:rsidR="00800509" w:rsidRPr="009E6309" w:rsidRDefault="35EFFEDE" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7F7E41BE" w14:textId="5C25C9CA" w:rsidR="00800509" w:rsidRPr="009E6309" w:rsidRDefault="35EFFEDE" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E6309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corresponding Author:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> Kathryn Hart, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="009E6309">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>k.hart@surrey.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D1E86BE" w14:textId="77777777" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5D1E86BE" w14:textId="77777777" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29AD19D3" w14:textId="1360578E" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="29AD19D3" w14:textId="1360578E" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introduction:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Since 2016, dietitians working at an advanced level have been eligible to train </w:t>
       </w:r>
       <w:r w:rsidR="00192F0F">
@@ -335,105 +335,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplementary prescribing (SP). While there is evidence that non-medical prescribing is beneficial to patients and services, research has also identified barriers to its uptake and use</w:t>
       </w:r>
       <w:r w:rsidR="0005777D" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. In order to maximise the value of dietetic SP, the factors affecting implementation need to be understood and addressed. The aim of this study was to investigate dietetic managers’ views on the uptake and implementation of dietetic prescribing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C346DA" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="76C346DA" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C47A9B" w14:textId="5CC46E2B" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="70C47A9B" w14:textId="5CC46E2B" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Methods:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> One-to-one telephone interviews were conducted with NHS trust dietetic managers in England to explore factors that influence the uptake and use of prescribing. Participants were recruited via the professional body, project team contacts and publicly available information on Trust websites. Thematic analysis was conducted to identify key barriers or facilitators, and any patterns linked to stage of adoption and implementation. A favourable ethical opinion was received from the University of Surrey Ethics Committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654ED8CC" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="654ED8CC" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA08D09" w14:textId="3C82143A" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3CA08D09" w14:textId="3C82143A" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Results:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> Data were collected from 30 managers of dietetic services (October 2019 to March 2021). Six follow up interviews, selected by stage of implementation</w:t>
       </w:r>
       <w:r w:rsidR="0005777D" w:rsidRPr="00DD08B1">
@@ -480,65 +480,65 @@
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003D5FDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rofessional</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prescribing organisational leadership and culture. Barriers to uptake included availability of alternative prescribers to issue prescriptions, time limitations and practicalities of SP compared to alternatives (e.g. Patient Group Directives), lack of funding and competition with other professions for training and poor individual/educational readiness. Progress was reported in all six trusts at follow-up; either having more qualified prescribers (n = 4) and/or plans for dietitians to undertake SP training (n = 4). Barriers and facilitators remained, but increased access to funding and the impact of the Covid-19 pandemic on recognising the potential for Dietetic SP roles in helping meet demand were key facilitators.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589CA062" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="589CA062" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604F3BB4" w14:textId="1CE0013F" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00F62E43" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="604F3BB4" w14:textId="1CE0013F" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00F62E43" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -563,93 +563,93 @@
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. New issues identified relate to the expanded number of professions with prescribing responsibilities, increasing competition for course funding.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There is a need for improved visibility of advanced roles within dietetics, to foster greater understanding of the potential for dietitian prescribing, combined with more practical support and advice for those considering becoming prescribers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7A06A1" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1F7A06A1" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB25782" w14:textId="0BC1A8EB" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5AB25782" w14:textId="0BC1A8EB" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD10AAA" w14:textId="7F1BAC7D" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2BD10AAA" w14:textId="7F1BAC7D" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Courtenay M, Gerada C, Haywood J Working with non-medical prescribers. </w:t>
       </w:r>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Br J Gen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -667,53 +667,53 @@
       <w:r w:rsidR="00EF3D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EF3D47" w:rsidRPr="00EF3D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61(583):85-6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B79BDF" w14:textId="61B90C6E" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="54B79BDF" w14:textId="61B90C6E" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Rogers EF</w:t>
       </w:r>
       <w:r w:rsidR="00EC0361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -742,53 +742,53 @@
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> Ed. Free Press, New York.</w:t>
       </w:r>
       <w:r w:rsidR="00A617F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC0361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129A221E" w14:textId="4CCA5B7A" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="129A221E" w14:textId="4CCA5B7A" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.Graham-Clarke E, Rushton A, Noblet T, Marriott J</w:t>
       </w:r>
       <w:r w:rsidR="00817442">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -856,53 +856,53 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>30;13(4</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>):e</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00800509">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0196471.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4856ABC2" w14:textId="04DC8371" w:rsidR="00F62E43" w:rsidRPr="00800509" w:rsidRDefault="5895CD1E" w:rsidP="002947B2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4856ABC2" w14:textId="04DC8371" w:rsidR="00F62E43" w:rsidRPr="00800509" w:rsidRDefault="5895CD1E" w:rsidP="0011064C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="719BA9F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adapted from Hart </w:t>
       </w:r>
       <w:r w:rsidRPr="719BA9F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="782A2F2A" w:rsidRPr="719BA9F0">
@@ -970,51 +970,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11BA307F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="79ECD73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -1155,68 +1154,73 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1582254313">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A29B8"/>
     <w:rsid w:val="0005777D"/>
     <w:rsid w:val="000A29B8"/>
+    <w:rsid w:val="0011064C"/>
     <w:rsid w:val="00127969"/>
     <w:rsid w:val="0013609D"/>
     <w:rsid w:val="00183E24"/>
     <w:rsid w:val="00192F0F"/>
     <w:rsid w:val="00226FC6"/>
     <w:rsid w:val="002947B2"/>
     <w:rsid w:val="00363FDF"/>
     <w:rsid w:val="00391D32"/>
     <w:rsid w:val="003D5FDF"/>
+    <w:rsid w:val="005430EF"/>
     <w:rsid w:val="005E0DB8"/>
     <w:rsid w:val="005E53AB"/>
     <w:rsid w:val="007838C6"/>
+    <w:rsid w:val="00797CA2"/>
     <w:rsid w:val="007C0957"/>
     <w:rsid w:val="007D6BBB"/>
+    <w:rsid w:val="007E76A5"/>
     <w:rsid w:val="00800509"/>
     <w:rsid w:val="00817442"/>
     <w:rsid w:val="009664C9"/>
     <w:rsid w:val="009E6309"/>
+    <w:rsid w:val="00A35DEC"/>
     <w:rsid w:val="00A617F3"/>
     <w:rsid w:val="00B11C1B"/>
     <w:rsid w:val="00D75A49"/>
     <w:rsid w:val="00DD08B1"/>
     <w:rsid w:val="00E3795B"/>
     <w:rsid w:val="00E530AE"/>
     <w:rsid w:val="00EC0361"/>
     <w:rsid w:val="00EF3D47"/>
     <w:rsid w:val="00F62E43"/>
     <w:rsid w:val="00F65638"/>
     <w:rsid w:val="14F77016"/>
     <w:rsid w:val="35EFFEDE"/>
     <w:rsid w:val="5895CD1E"/>
     <w:rsid w:val="719BA9F0"/>
     <w:rsid w:val="782A2F2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2775,60 +2779,60 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{574FC0A3-FC11-4C64-AC41-1891BB492742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1c52c53f-389c-4bb1-9799-74bd8c1339c5"/>
     <ds:schemaRef ds:uri="a1708ee9-1037-4baf-8d73-0f5eb2fcf1fd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>625</Words>
-  <Characters>3532</Characters>
+  <Words>620</Words>
+  <Characters>3537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4101</CharactersWithSpaces>
+  <CharactersWithSpaces>4149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yvonne Jeanes</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007C876FB6DF4A2D43935A3F5DF9AB72C1</vt:lpwstr>
   </property>