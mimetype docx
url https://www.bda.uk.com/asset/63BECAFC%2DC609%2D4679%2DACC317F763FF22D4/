--- v1 (2026-07-06)
+++ v2 (2026-08-18)
@@ -274,109 +274,108 @@
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="009E6309">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>k.hart@surrey.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D1E86BE" w14:textId="77777777" w:rsidR="00800509" w:rsidRPr="00800509" w:rsidRDefault="00800509" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29AD19D3" w14:textId="1360578E" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
+    <w:p w14:paraId="29AD19D3" w14:textId="0326B338" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introduction:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Since 2016, dietitians working at an advanced level have been eligible to train </w:t>
       </w:r>
       <w:r w:rsidR="00192F0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplementary prescribing (SP). While there is evidence that non-medical prescribing is beneficial to patients and services, research has also identified barriers to its uptake and use</w:t>
       </w:r>
-      <w:r w:rsidR="0005777D" w:rsidRPr="00DD08B1">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="006019FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. In order to maximise the value of dietetic SP, the factors affecting implementation need to be understood and addressed. The aim of this study was to investigate dietetic managers’ views on the uptake and implementation of dietetic prescribing.</w:t>
+        <w:t xml:space="preserve"> In order to maximise the value of dietetic SP, the factors affecting implementation need to be understood and addressed. The aim of this study was to investigate dietetic managers’ views on the uptake and implementation of dietetic prescribing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C346DA" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C47A9B" w14:textId="5CC46E2B" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
@@ -387,85 +386,84 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Methods:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> One-to-one telephone interviews were conducted with NHS trust dietetic managers in England to explore factors that influence the uptake and use of prescribing. Participants were recruited via the professional body, project team contacts and publicly available information on Trust websites. Thematic analysis was conducted to identify key barriers or facilitators, and any patterns linked to stage of adoption and implementation. A favourable ethical opinion was received from the University of Surrey Ethics Committee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654ED8CC" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA08D09" w14:textId="3C82143A" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
+    <w:p w14:paraId="3CA08D09" w14:textId="36A215AF" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00800509" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Results:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> Data were collected from 30 managers of dietetic services (October 2019 to March 2021). Six follow up interviews, selected by stage of implementation</w:t>
       </w:r>
-      <w:r w:rsidR="0005777D" w:rsidRPr="00DD08B1">
-[...6 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="006019FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, were conducted a median of 22 months later. At baseline over half (n = 18) of the managers had no dietitian prescribers with the remainder having between 1 and 4 in post (16 prescribing). A key factor that influenced implementation of prescribing was the ability to demonstrate clinical need and benefit, whilst early adoption specifically was influenced by individual motivation, backed by pro-A</w:t>
       </w:r>
       <w:r w:rsidR="003D5FDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">llied </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
@@ -492,95 +490,112 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rofessional</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prescribing organisational leadership and culture. Barriers to uptake included availability of alternative prescribers to issue prescriptions, time limitations and practicalities of SP compared to alternatives (e.g. Patient Group Directives), lack of funding and competition with other professions for training and poor individual/educational readiness. Progress was reported in all six trusts at follow-up; either having more qualified prescribers (n = 4) and/or plans for dietitians to undertake SP training (n = 4). Barriers and facilitators remained, but increased access to funding and the impact of the Covid-19 pandemic on recognising the potential for Dietetic SP roles in helping meet demand were key facilitators.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589CA062" w14:textId="77777777" w:rsidR="00F65638" w:rsidRDefault="00F65638" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604F3BB4" w14:textId="1CE0013F" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00F62E43" w:rsidP="0011064C">
+    <w:p w14:paraId="604F3BB4" w14:textId="7E665399" w:rsidR="00800509" w:rsidRPr="00DD08B1" w:rsidRDefault="00F62E43" w:rsidP="0011064C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> The adoption of prescribing by dietitians was considered beneficial to advanced roles and service innovation, thereby ultimately improving patient care. Many of the barriers identified have been reported previously in other professions, and reflect persistent issues in non-medical prescribing, such as poor pre-course preparation and role misunderstanding</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> The adoption of prescribing by dietitians was considered beneficial to advanced roles and service innovation, thereby ultimately improving patient care. Many of the barriers identified have been reported previously in other professions, and reflect persistent issues in non-medical prescribing, such as poor pre-course preparation and role </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>3</w:t>
+        </w:rPr>
+        <w:t>misunderstanding</w:t>
+      </w:r>
+      <w:r w:rsidR="006019FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006019FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. New issues identified relate to the expanded number of professions with prescribing responsibilities, increasing competition for course funding.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00800509" w:rsidRPr="00DD08B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There is a need for improved visibility of advanced roles within dietetics, to foster greater understanding of the potential for dietitian prescribing, combined with more practical support and advice for those considering becoming prescribers.</w:t>
       </w:r>
@@ -1161,68 +1176,71 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A29B8"/>
     <w:rsid w:val="0005777D"/>
     <w:rsid w:val="000A29B8"/>
     <w:rsid w:val="0011064C"/>
     <w:rsid w:val="00127969"/>
     <w:rsid w:val="0013609D"/>
     <w:rsid w:val="00183E24"/>
     <w:rsid w:val="00192F0F"/>
     <w:rsid w:val="00226FC6"/>
     <w:rsid w:val="002947B2"/>
+    <w:rsid w:val="002E4B1A"/>
     <w:rsid w:val="00363FDF"/>
     <w:rsid w:val="00391D32"/>
     <w:rsid w:val="003D5FDF"/>
     <w:rsid w:val="005430EF"/>
     <w:rsid w:val="005E0DB8"/>
     <w:rsid w:val="005E53AB"/>
+    <w:rsid w:val="006019FB"/>
     <w:rsid w:val="007838C6"/>
     <w:rsid w:val="00797CA2"/>
     <w:rsid w:val="007C0957"/>
     <w:rsid w:val="007D6BBB"/>
     <w:rsid w:val="007E76A5"/>
     <w:rsid w:val="00800509"/>
     <w:rsid w:val="00817442"/>
     <w:rsid w:val="009664C9"/>
     <w:rsid w:val="009E6309"/>
     <w:rsid w:val="00A35DEC"/>
     <w:rsid w:val="00A617F3"/>
     <w:rsid w:val="00B11C1B"/>
+    <w:rsid w:val="00B533AB"/>
     <w:rsid w:val="00D75A49"/>
     <w:rsid w:val="00DD08B1"/>
     <w:rsid w:val="00E3795B"/>
     <w:rsid w:val="00E530AE"/>
     <w:rsid w:val="00EC0361"/>
     <w:rsid w:val="00EF3D47"/>
     <w:rsid w:val="00F62E43"/>
     <w:rsid w:val="00F65638"/>
     <w:rsid w:val="14F77016"/>
     <w:rsid w:val="35EFFEDE"/>
     <w:rsid w:val="5895CD1E"/>
     <w:rsid w:val="719BA9F0"/>
     <w:rsid w:val="782A2F2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2504,70 +2522,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007C876FB6DF4A2D43935A3F5DF9AB72C1" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a802783d5e2764b28546e50acbe7b492">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1c52c53f-389c-4bb1-9799-74bd8c1339c5" xmlns:ns3="a1708ee9-1037-4baf-8d73-0f5eb2fcf1fd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db083d4522f50a6916c9c5ffe6b9f6b4" ns2:_="" ns3:_="">
     <xsd:import namespace="1c52c53f-389c-4bb1-9799-74bd8c1339c5"/>
     <xsd:import namespace="a1708ee9-1037-4baf-8d73-0f5eb2fcf1fd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2736,103 +2734,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1c52c53f-389c-4bb1-9799-74bd8c1339c5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a1708ee9-1037-4baf-8d73-0f5eb2fcf1fd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{574FC0A3-FC11-4C64-AC41-1891BB492742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1c52c53f-389c-4bb1-9799-74bd8c1339c5"/>
     <ds:schemaRef ds:uri="a1708ee9-1037-4baf-8d73-0f5eb2fcf1fd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49F7C593-9CB2-4D63-8E8E-F92203DB8439}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDEA00E0-105B-428A-9F59-522743AE47B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1c52c53f-389c-4bb1-9799-74bd8c1339c5"/>
+    <ds:schemaRef ds:uri="a1708ee9-1037-4baf-8d73-0f5eb2fcf1fd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>620</Words>
-  <Characters>3537</Characters>
+  <Words>621</Words>
+  <Characters>3544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4149</CharactersWithSpaces>
+  <CharactersWithSpaces>4157</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yvonne Jeanes</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007C876FB6DF4A2D43935A3F5DF9AB72C1</vt:lpwstr>
   </property>